--- v2 (2026-02-17)
+++ v3 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Versorger mit einer Versorgung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Société</t>
   </si>
   <si>
     <t>Marque</t>
   </si>
   <si>
     <t>Énergie fournie</t>
   </si>
   <si>
     <t>Résidentiel</t>
   </si>
   <si>
     <t>Addresse</t>
   </si>
   <si>
     <t>Code Postal</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Pays</t>
   </si>
   <si>
@@ -201,50 +201,59 @@
     <t>GENT</t>
   </si>
   <si>
     <t>info@energyvision.be</t>
   </si>
   <si>
     <t>https://www.energyvision.be/fr-be</t>
   </si>
   <si>
     <t>Pas d'offre commerciale disponible</t>
   </si>
   <si>
     <t>ENGIE - ELECTRABEL SA</t>
   </si>
   <si>
     <t>Boulevard Simon Bolivar 36</t>
   </si>
   <si>
     <t>https://www.engie-electrabel.be/fr/particulier/contact/nouvelle-question-plainte</t>
   </si>
   <si>
     <t>https://www.engie-electrabel.be/</t>
   </si>
   <si>
     <t>+32 (0)78 35 33 33</t>
+  </si>
+  <si>
+    <t>GRIDLINK SA</t>
+  </si>
+  <si>
+    <t>Kortrijksesteenweg 387</t>
+  </si>
+  <si>
+    <t>HARELBEKE</t>
   </si>
   <si>
     <t>LUMINUS SA</t>
   </si>
   <si>
     <t>Boulevard Roi Albert II, 7</t>
   </si>
   <si>
     <t>info@luminus.be</t>
   </si>
   <si>
     <t>http://www.luminus.be/</t>
   </si>
   <si>
     <t>+32 (0)78 155 100</t>
   </si>
   <si>
     <t>OCTA+ ENERGIE SA</t>
   </si>
   <si>
     <t>Avenue Général Empain 21</t>
   </si>
   <si>
     <t>WOLUWE-SAINT-PIERRE</t>
   </si>
@@ -626,51 +635,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L14"/>
+  <dimension ref="A1:L15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="41.133" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -975,205 +984,233 @@
       <c r="J9" t="s">
         <v>60</v>
       </c>
       <c r="K9" t="s">
         <v>61</v>
       </c>
       <c r="L9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>63</v>
       </c>
       <c r="B10"/>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10">
-        <v>1210</v>
+        <v>8530</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="H10" t="s">
         <v>17</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10"/>
-      <c r="K10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="K10"/>
+      <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11">
+        <v>1210</v>
+      </c>
+      <c r="G11" t="s">
+        <v>42</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
         <v>69</v>
       </c>
-      <c r="F11">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="L11" t="s">
         <v>70</v>
-      </c>
-[...11 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12">
+        <v>1150</v>
+      </c>
+      <c r="G12" t="s">
+        <v>73</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" t="s">
         <v>75</v>
       </c>
-      <c r="F12">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="L12" t="s">
         <v>76</v>
-      </c>
-[...11 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13">
+        <v>4020</v>
+      </c>
+      <c r="G13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
         <v>81</v>
       </c>
-      <c r="F13">
-[...11 lines deleted...]
-      <c r="J13" t="s">
+      <c r="L13" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" t="s">
+        <v>84</v>
+      </c>
+      <c r="F14">
+        <v>1090</v>
+      </c>
+      <c r="G14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J14" t="s">
+        <v>85</v>
+      </c>
+      <c r="K14" t="s">
+        <v>56</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15" t="s">
         <v>22</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14">
+      <c r="D15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" t="s">
+        <v>88</v>
+      </c>
+      <c r="F15">
         <v>4000</v>
       </c>
-      <c r="G14" t="s">
-[...13 lines deleted...]
-        <v>88</v>
+      <c r="G15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">