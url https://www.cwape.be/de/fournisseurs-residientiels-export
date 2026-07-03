--- v3 (2026-05-19)
+++ v4 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Versorger mit einer Versorgung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Société</t>
   </si>
   <si>
     <t>Marque</t>
   </si>
   <si>
     <t>Énergie fournie</t>
   </si>
   <si>
     <t>Résidentiel</t>
   </si>
   <si>
     <t>Addresse</t>
   </si>
   <si>
     <t>Code Postal</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Pays</t>
   </si>
   <si>
@@ -173,144 +173,147 @@
   <si>
     <t>+32 (0)2 882 86 86</t>
   </si>
   <si>
     <t>ENECO BELGIUM SA</t>
   </si>
   <si>
     <t>Battelsesteenweg 455i</t>
   </si>
   <si>
     <t>MECHELEN</t>
   </si>
   <si>
     <t>https://eneco.be/fr/formulaires/contact</t>
   </si>
   <si>
     <t>http://eneco.be/fr</t>
   </si>
   <si>
     <t>+32 (0)10 20 80 00</t>
   </si>
   <si>
     <t>ENERGYVISION SA</t>
   </si>
   <si>
-    <t>Bijenstraat 28</t>
+    <t>Kortrijksesteenweg 1071</t>
   </si>
   <si>
     <t>GENT</t>
   </si>
   <si>
+    <t>hello@energyvision.be</t>
+  </si>
+  <si>
+    <t>https://www.energyvision.be/fr-be</t>
+  </si>
+  <si>
+    <t>Pas d'offre commerciale disponible</t>
+  </si>
+  <si>
+    <t>ENGIE - ELECTRABEL SA</t>
+  </si>
+  <si>
+    <t>Boulevard Simon Bolivar 36</t>
+  </si>
+  <si>
+    <t>https://www.engie-electrabel.be/fr/particulier/contact/nouvelle-question-plainte</t>
+  </si>
+  <si>
+    <t>https://www.engie-electrabel.be/</t>
+  </si>
+  <si>
+    <t>+32 (0)78 35 33 33</t>
+  </si>
+  <si>
+    <t>GRIDLINK SA</t>
+  </si>
+  <si>
+    <t>Kortrijksesteenweg 387</t>
+  </si>
+  <si>
+    <t>HARELBEKE</t>
+  </si>
+  <si>
+    <t>LUMINUS SA</t>
+  </si>
+  <si>
+    <t>Boulevard Roi Albert II, 7</t>
+  </si>
+  <si>
+    <t>info@luminus.be</t>
+  </si>
+  <si>
+    <t>http://www.luminus.be/</t>
+  </si>
+  <si>
+    <t>+32 (0)78 155 100</t>
+  </si>
+  <si>
+    <t>OCTA+ ENERGIE SA</t>
+  </si>
+  <si>
+    <t>Avenue Général Empain 21</t>
+  </si>
+  <si>
+    <t>WOLUWE-SAINT-PIERRE</t>
+  </si>
+  <si>
+    <t>https://www.octaplus.be/fr/particuliers/contact</t>
+  </si>
+  <si>
+    <t>https://www.octaplus.be/fr/</t>
+  </si>
+  <si>
+    <t>+32 (0)2 851 02 52</t>
+  </si>
+  <si>
+    <t>POWER ONLINE SA (MEGA)</t>
+  </si>
+  <si>
+    <t>Rue Natalis 2</t>
+  </si>
+  <si>
+    <t>LIEGE</t>
+  </si>
+  <si>
+    <t>info@mega.be</t>
+  </si>
+  <si>
+    <t>http://www.mega.be/</t>
+  </si>
+  <si>
+    <t>+32 (0)4 268 20 00</t>
+  </si>
+  <si>
+    <t>SOLARBUILD 7 SRL (ENERGYVISION)</t>
+  </si>
+  <si>
+    <t>Avenue du Laarbeek 74</t>
+  </si>
+  <si>
     <t>info@energyvision.be</t>
-  </si>
-[...85 lines deleted...]
-    <t>Avenue du Laarbeek 74</t>
   </si>
   <si>
     <t>https://www.energyvision.be/fr-be/a-propos-de-nous/contact</t>
   </si>
   <si>
     <t>+32 (0) 2 411 90 47</t>
   </si>
   <si>
     <t>TOTALENERGIES POWER &amp; GAS BELGIUM SA</t>
   </si>
   <si>
     <t>Rue Saint-Laurent 54</t>
   </si>
   <si>
     <t>support@totalenergies.be</t>
   </si>
   <si>
     <t>https://totalenergies.be/fr/particuliers</t>
   </si>
   <si>
     <t>+32 (0)78 48 64 64</t>
   </si>
 </sst>
 </file>
 
@@ -1123,94 +1126,94 @@
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>83</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>84</v>
       </c>
       <c r="F14">
         <v>1090</v>
       </c>
       <c r="G14" t="s">
         <v>42</v>
       </c>
       <c r="H14" t="s">
         <v>17</v>
       </c>
       <c r="I14" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="J14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K14" t="s">
         <v>56</v>
       </c>
       <c r="L14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
         <v>22</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F15">
         <v>4000</v>
       </c>
       <c r="G15" t="s">
         <v>79</v>
       </c>
       <c r="H15" t="s">
         <v>17</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">