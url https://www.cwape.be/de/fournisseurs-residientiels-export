--- v4 (2026-07-03)
+++ v5 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Versorger mit einer Versorgung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Société</t>
   </si>
   <si>
     <t>Marque</t>
   </si>
   <si>
     <t>Énergie fournie</t>
   </si>
   <si>
     <t>Résidentiel</t>
   </si>
   <si>
     <t>Addresse</t>
   </si>
   <si>
     <t>Code Postal</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Pays</t>
   </si>
   <si>
@@ -152,174 +152,171 @@
   <si>
     <t>http://www.dats24.be/</t>
   </si>
   <si>
     <t>+32 (0)2 363 55 45</t>
   </si>
   <si>
     <t>ECOFIX GAS &amp; POWER SRL</t>
   </si>
   <si>
     <t>Avenue des Arts 56</t>
   </si>
   <si>
     <t>BRUXELLES</t>
   </si>
   <si>
     <t>hello@ecofixgp.be</t>
   </si>
   <si>
     <t>https://www.ecofixgp.be/</t>
   </si>
   <si>
     <t>+32 (0)2 882 86 86</t>
   </si>
   <si>
-    <t>ENECO BELGIUM SA</t>
-[...2 lines deleted...]
-    <t>Battelsesteenweg 455i</t>
+    <t>ENECO BELGIUM NV</t>
+  </si>
+  <si>
+    <t>Blarenberglaan 2C</t>
   </si>
   <si>
     <t>MECHELEN</t>
   </si>
   <si>
     <t>https://eneco.be/fr/formulaires/contact</t>
   </si>
   <si>
     <t>http://eneco.be/fr</t>
   </si>
   <si>
     <t>+32 (0)10 20 80 00</t>
   </si>
   <si>
     <t>ENERGYVISION SA</t>
   </si>
   <si>
     <t>Kortrijksesteenweg 1071</t>
   </si>
   <si>
     <t>GENT</t>
   </si>
   <si>
     <t>hello@energyvision.be</t>
   </si>
   <si>
     <t>https://www.energyvision.be/fr-be</t>
   </si>
   <si>
     <t>Pas d'offre commerciale disponible</t>
   </si>
   <si>
     <t>ENGIE - ELECTRABEL SA</t>
   </si>
   <si>
     <t>Boulevard Simon Bolivar 36</t>
   </si>
   <si>
     <t>https://www.engie-electrabel.be/fr/particulier/contact/nouvelle-question-plainte</t>
   </si>
   <si>
     <t>https://www.engie-electrabel.be/</t>
   </si>
   <si>
     <t>+32 (0)78 35 33 33</t>
   </si>
   <si>
-    <t>GRIDLINK SA</t>
+    <t>LUMINUS SA</t>
+  </si>
+  <si>
+    <t>Boulevard Roi Albert II, 7</t>
+  </si>
+  <si>
+    <t>info@luminus.be</t>
+  </si>
+  <si>
+    <t>http://www.luminus.be/</t>
+  </si>
+  <si>
+    <t>+32 (0)78 155 100</t>
+  </si>
+  <si>
+    <t>OCTA+ ENERGIE SA</t>
+  </si>
+  <si>
+    <t>Avenue Général Empain 21</t>
+  </si>
+  <si>
+    <t>WOLUWE-SAINT-PIERRE</t>
+  </si>
+  <si>
+    <t>https://www.octaplus.be/fr/particuliers/contact</t>
+  </si>
+  <si>
+    <t>https://www.octaplus.be/fr/</t>
+  </si>
+  <si>
+    <t>+32 (0)2 851 02 52</t>
+  </si>
+  <si>
+    <t>POWER ONLINE SA (MEGA)</t>
+  </si>
+  <si>
+    <t>Rue Natalis 2</t>
+  </si>
+  <si>
+    <t>LIEGE</t>
+  </si>
+  <si>
+    <t>info@mega.be</t>
+  </si>
+  <si>
+    <t>http://www.mega.be/</t>
+  </si>
+  <si>
+    <t>+32 (0)4 268 20 00</t>
+  </si>
+  <si>
+    <t>SOLARBUILD 7 SRL (ENERGYVISION)</t>
+  </si>
+  <si>
+    <t>Avenue du Laarbeek 74</t>
+  </si>
+  <si>
+    <t>https://www.energyvision.be/fr-be/a-propos-de-nous/contact</t>
+  </si>
+  <si>
+    <t>+32 (0) 2 411 90 47</t>
+  </si>
+  <si>
+    <t>SPARKI SA</t>
   </si>
   <si>
     <t>Kortrijksesteenweg 387</t>
   </si>
   <si>
     <t>HARELBEKE</t>
-  </si>
-[...64 lines deleted...]
-    <t>+32 (0) 2 411 90 47</t>
   </si>
   <si>
     <t>TOTALENERGIES POWER &amp; GAS BELGIUM SA</t>
   </si>
   <si>
     <t>Rue Saint-Laurent 54</t>
   </si>
   <si>
     <t>support@totalenergies.be</t>
   </si>
   <si>
     <t>https://totalenergies.be/fr/particuliers</t>
   </si>
   <si>
     <t>+32 (0)78 48 64 64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -329,52 +326,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -641,594 +641,585 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:L15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="41.133" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B2"/>
-      <c r="C2" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="D2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F2">
+      <c r="F2" s="1">
         <v>8500</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="J2"/>
-      <c r="K2" t="s">
+      <c r="J2" s="1"/>
+      <c r="K2" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="L2" t="s">
+      <c r="L2" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B3"/>
-      <c r="C3" t="s">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="D3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F3">
+      <c r="F3" s="1">
         <v>1210</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H3" t="s">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="H3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="J3"/>
-      <c r="K3" t="s">
+      <c r="J3" s="1"/>
+      <c r="K3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:12">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4"/>
-      <c r="C4" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F4">
+      <c r="F4" s="1">
         <v>7900</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="H4" t="s">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="H4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="J4"/>
-      <c r="K4" t="s">
+      <c r="J4" s="1"/>
+      <c r="K4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L4" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:12">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B5"/>
-      <c r="C5" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="D5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F5">
+      <c r="F5" s="1">
         <v>1500</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="H5" t="s">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="J5"/>
-      <c r="K5" t="s">
+      <c r="J5" s="1"/>
+      <c r="K5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L5" t="s">
+      <c r="L5" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:12">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B6"/>
-      <c r="C6" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="D6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F6">
+      <c r="F6" s="1">
         <v>1000</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="H6" t="s">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="H6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="J6"/>
-      <c r="K6" t="s">
+      <c r="J6" s="1"/>
+      <c r="K6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B7"/>
-      <c r="C7" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="D7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F7">
+      <c r="F7" s="1">
         <v>2800</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="H7" t="s">
-[...3 lines deleted...]
-      <c r="J7" t="s">
+      <c r="H7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="K7" t="s">
+      <c r="K7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B8"/>
-      <c r="C8" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F8">
+      <c r="F8" s="1">
         <v>9051</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="H8" t="s">
-[...2 lines deleted...]
-      <c r="I8" t="s">
+      <c r="H8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="J8" t="s">
+      <c r="J8" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="K8" t="s">
+      <c r="K8" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="L8" t="s">
+      <c r="L8" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B9"/>
-      <c r="C9" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="D9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="F9">
+      <c r="F9" s="1">
         <v>1000</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="H9" t="s">
-[...3 lines deleted...]
-      <c r="J9" t="s">
+      <c r="H9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="K9" t="s">
+      <c r="K9" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="L9" t="s">
+      <c r="L9" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B10"/>
-      <c r="C10" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="D10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="F10">
+      <c r="F10" s="1">
+        <v>1210</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" s="1">
+        <v>1150</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" s="1">
+        <v>4020</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F13" s="1">
+        <v>1090</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="1">
         <v>8530</v>
       </c>
-      <c r="G10" t="s">
-[...15 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G14" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D11" t="s">
-[...55 lines deleted...]
-      <c r="L12" t="s">
+      <c r="D15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F15" s="1">
+        <v>4000</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>76</v>
       </c>
-    </row>
-[...81 lines deleted...]
-      <c r="E15" t="s">
+      <c r="H15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F15">
-[...8 lines deleted...]
-      <c r="I15" t="s">
+      <c r="J15" s="1"/>
+      <c r="K15" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="J15"/>
-      <c r="K15" t="s">
+      <c r="L15" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Versorger mit einer Versorgung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>